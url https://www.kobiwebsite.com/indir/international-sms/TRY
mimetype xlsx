--- v0 (2025-11-02)
+++ v1 (2026-04-02)
@@ -32,1845 +32,1845 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="608">
   <si>
     <t>Sıra No</t>
   </si>
   <si>
     <t>Ülke Kodu</t>
   </si>
   <si>
     <t>Ülke Adı</t>
   </si>
   <si>
     <t>Birim Tutar (TRY)</t>
   </si>
   <si>
     <t>AD</t>
   </si>
   <si>
     <t>Andorra</t>
   </si>
   <si>
-    <t>2,6906</t>
+    <t>2,8462</t>
   </si>
   <si>
     <t>AE</t>
   </si>
   <si>
     <t>Birleşik Arap Emirlikleri</t>
   </si>
   <si>
-    <t>4,7788</t>
+    <t>5,0553</t>
   </si>
   <si>
     <t>AF</t>
   </si>
   <si>
     <t>Afganistan</t>
   </si>
   <si>
-    <t>9,1649</t>
+    <t>9,6951</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>Antigua ve Barbuda</t>
   </si>
   <si>
-    <t>2,3501</t>
+    <t>2,4861</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>Anguilla</t>
   </si>
   <si>
-    <t>2,2847</t>
+    <t>2,4169</t>
   </si>
   <si>
     <t>AL</t>
   </si>
   <si>
     <t>Arnavutluk</t>
   </si>
   <si>
-    <t>3,1488</t>
+    <t>3,331</t>
   </si>
   <si>
     <t>AM</t>
   </si>
   <si>
     <t>Ermenistan</t>
   </si>
   <si>
-    <t>5,9245</t>
+    <t>6,2672</t>
   </si>
   <si>
     <t>AO</t>
   </si>
   <si>
     <t>Angora</t>
   </si>
   <si>
-    <t>4,7461</t>
+    <t>5,0207</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>Arjantin</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>Avusturya</t>
   </si>
   <si>
-    <t>2,7233</t>
+    <t>2,8808</t>
   </si>
   <si>
     <t>AU</t>
   </si>
   <si>
     <t>Avustralya</t>
   </si>
   <si>
-    <t>1,5842</t>
+    <t>1,6759</t>
   </si>
   <si>
     <t>AW</t>
   </si>
   <si>
     <t>Aruba</t>
   </si>
   <si>
-    <t>6,5267</t>
+    <t>6,9043</t>
   </si>
   <si>
     <t>AZ</t>
   </si>
   <si>
     <t>Azerbaycan</t>
   </si>
   <si>
-    <t>13,0927</t>
+    <t>13,8502</t>
   </si>
   <si>
     <t>BA</t>
   </si>
   <si>
     <t>Bosna Hersek</t>
   </si>
   <si>
-    <t>2,7822</t>
+    <t>2,9432</t>
   </si>
   <si>
     <t>BB</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
-    <t>2,4876</t>
+    <t>2,6315</t>
   </si>
   <si>
     <t>BD</t>
   </si>
   <si>
     <t>Bangladeş</t>
   </si>
   <si>
-    <t>12,4315</t>
+    <t>13,1508</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>Belçika</t>
   </si>
   <si>
-    <t>4,3926</t>
+    <t>4,6467</t>
   </si>
   <si>
     <t>BF</t>
   </si>
   <si>
     <t>Burkina Faso</t>
   </si>
   <si>
-    <t>3,1161</t>
+    <t>3,2963</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Bulgaristan</t>
   </si>
   <si>
-    <t>5,8917</t>
+    <t>6,2326</t>
   </si>
   <si>
     <t>BH</t>
   </si>
   <si>
     <t>Bahreyn</t>
   </si>
   <si>
-    <t>1,1194</t>
+    <t>1,1842</t>
   </si>
   <si>
     <t>BI</t>
   </si>
   <si>
     <t>Burundi</t>
   </si>
   <si>
-    <t>8,3793</t>
+    <t>8,8641</t>
   </si>
   <si>
     <t>BJ</t>
   </si>
   <si>
     <t>Benin</t>
   </si>
   <si>
-    <t>5,4662</t>
+    <t>5,7825</t>
   </si>
   <si>
     <t>BM</t>
   </si>
   <si>
     <t>Bermuda</t>
   </si>
   <si>
-    <t>6,35</t>
+    <t>6,7173</t>
   </si>
   <si>
     <t>BN</t>
   </si>
   <si>
     <t>Brunei Darussalam</t>
   </si>
   <si>
-    <t>1,3747</t>
+    <t>1,4543</t>
   </si>
   <si>
     <t>BO</t>
   </si>
   <si>
     <t>Bolivya</t>
   </si>
   <si>
-    <t>5,1389</t>
+    <t>5,4362</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Brezilya</t>
   </si>
   <si>
-    <t>0,7921</t>
+    <t>0,8379</t>
   </si>
   <si>
     <t>BS</t>
   </si>
   <si>
     <t>Bahamalar</t>
   </si>
   <si>
-    <t>2,3174</t>
+    <t>2,4515</t>
   </si>
   <si>
     <t>BT</t>
   </si>
   <si>
     <t>Butan</t>
   </si>
   <si>
-    <t>10,7033</t>
+    <t>11,3225</t>
   </si>
   <si>
     <t>BW</t>
   </si>
   <si>
     <t>Botsvana</t>
   </si>
   <si>
-    <t>3,8951</t>
+    <t>4,1204</t>
   </si>
   <si>
     <t>BY</t>
   </si>
   <si>
     <t>Belarus</t>
   </si>
   <si>
-    <t>8,5103</t>
+    <t>9,0026</t>
   </si>
   <si>
     <t>BZ</t>
   </si>
   <si>
     <t>Belize</t>
   </si>
   <si>
-    <t>5,8852</t>
+    <t>6,2257</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Kanada</t>
   </si>
   <si>
+    <t>1,3919</t>
+  </si>
+  <si>
+    <t>CD</t>
+  </si>
+  <si>
+    <t>Kongo Demokratik Cumhuriyeti</t>
+  </si>
+  <si>
+    <t>6,4057</t>
+  </si>
+  <si>
+    <t>CF</t>
+  </si>
+  <si>
+    <t>Orta Afrika Cumhuriyeti</t>
+  </si>
+  <si>
+    <t>3,7603</t>
+  </si>
+  <si>
+    <t>CG</t>
+  </si>
+  <si>
+    <t>Kongo</t>
+  </si>
+  <si>
+    <t>6,6827</t>
+  </si>
+  <si>
+    <t>CH</t>
+  </si>
+  <si>
+    <t>İsviçre</t>
+  </si>
+  <si>
+    <t>3,2894</t>
+  </si>
+  <si>
+    <t>CI</t>
+  </si>
+  <si>
+    <t>Fildişi Sahili</t>
+  </si>
+  <si>
+    <t>6,1287</t>
+  </si>
+  <si>
+    <t>CK</t>
+  </si>
+  <si>
+    <t>Cook Adaları</t>
+  </si>
+  <si>
+    <t>3,8088</t>
+  </si>
+  <si>
+    <t>CL</t>
+  </si>
+  <si>
+    <t>Şili</t>
+  </si>
+  <si>
+    <t>2,2922</t>
+  </si>
+  <si>
+    <t>CM</t>
+  </si>
+  <si>
+    <t>Kamerun</t>
+  </si>
+  <si>
+    <t>7,2021</t>
+  </si>
+  <si>
+    <t>CN</t>
+  </si>
+  <si>
+    <t>Çin</t>
+  </si>
+  <si>
     <t>1,3158</t>
   </si>
   <si>
-    <t>CD</t>
-[...79 lines deleted...]
-  <si>
     <t>CO</t>
   </si>
   <si>
     <t>Kolombiya</t>
   </si>
   <si>
-    <t>0,7201</t>
+    <t>0,7618</t>
   </si>
   <si>
     <t>CR</t>
   </si>
   <si>
     <t>Kosta Rika</t>
   </si>
   <si>
-    <t>1,558</t>
+    <t>1,6482</t>
   </si>
   <si>
     <t>CU</t>
   </si>
   <si>
     <t>Küba</t>
   </si>
   <si>
-    <t>3,4041</t>
+    <t>3,6011</t>
   </si>
   <si>
     <t>CV</t>
   </si>
   <si>
     <t>Cape Verde</t>
   </si>
   <si>
-    <t>5,008</t>
+    <t>5,2977</t>
   </si>
   <si>
     <t>CW</t>
   </si>
   <si>
     <t>Curacao</t>
   </si>
   <si>
-    <t>6,4154</t>
+    <t>6,7866</t>
   </si>
   <si>
     <t>CY</t>
   </si>
   <si>
     <t>Kıbrıs</t>
   </si>
   <si>
-    <t>0,8314</t>
+    <t>0,8795</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Çek Cumhuriyeti</t>
   </si>
   <si>
-    <t>2,4614</t>
+    <t>2,6038</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Almanya</t>
   </si>
   <si>
-    <t>4,026</t>
+    <t>4,2589</t>
   </si>
   <si>
     <t>DJ</t>
   </si>
   <si>
     <t>Cibuti</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Danimarka</t>
   </si>
   <si>
-    <t>2,5007</t>
+    <t>2,6454</t>
   </si>
   <si>
     <t>DM</t>
   </si>
   <si>
     <t>Dominika</t>
   </si>
   <si>
-    <t>2,684</t>
+    <t>2,8393</t>
   </si>
   <si>
     <t>DO</t>
   </si>
   <si>
     <t>Dominik Cumhuriyeti</t>
   </si>
   <si>
-    <t>3,7314</t>
+    <t>3,9473</t>
   </si>
   <si>
     <t>DZ</t>
   </si>
   <si>
     <t>Cezayir</t>
   </si>
   <si>
-    <t>8,4775</t>
+    <t>8,968</t>
   </si>
   <si>
     <t>EC</t>
   </si>
   <si>
     <t>Ekvador</t>
   </si>
   <si>
-    <t>17,7734</t>
+    <t>18,8016</t>
   </si>
   <si>
     <t>EE</t>
   </si>
   <si>
     <t>Estonya</t>
   </si>
   <si>
-    <t>2,4549</t>
+    <t>2,5969</t>
   </si>
   <si>
     <t>EG</t>
   </si>
   <si>
     <t>Mısır</t>
   </si>
   <si>
-    <t>8,8769</t>
+    <t>9,3904</t>
   </si>
   <si>
     <t>ER</t>
   </si>
   <si>
     <t>Eritre</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>ispanya</t>
   </si>
   <si>
-    <t>2,1079</t>
+    <t>2,2299</t>
   </si>
   <si>
     <t>ET</t>
   </si>
   <si>
     <t>Etiyopya</t>
   </si>
   <si>
-    <t>6,2845</t>
+    <t>6,6481</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Finlandiya</t>
   </si>
   <si>
-    <t>2,5465</t>
+    <t>2,6939</t>
   </si>
   <si>
     <t>FJ</t>
   </si>
   <si>
     <t>Fiji</t>
   </si>
   <si>
-    <t>5,8263</t>
+    <t>6,1633</t>
   </si>
   <si>
     <t>FK</t>
   </si>
   <si>
     <t>Falkland Adaları (Malvinas)</t>
   </si>
   <si>
-    <t>3,4237</t>
+    <t>3,6218</t>
   </si>
   <si>
     <t>FM</t>
   </si>
   <si>
     <t>Mikronezya, Federe Devletleri</t>
   </si>
   <si>
-    <t>3,9278</t>
+    <t>4,1551</t>
   </si>
   <si>
     <t>FO</t>
   </si>
   <si>
     <t>Faroe Adaları</t>
   </si>
   <si>
-    <t>1,5711</t>
+    <t>1,662</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>Fransa</t>
   </si>
   <si>
-    <t>2,5858</t>
+    <t>2,7354</t>
   </si>
   <si>
     <t>GA</t>
   </si>
   <si>
     <t>Gabon</t>
   </si>
   <si>
-    <t>7,8556</t>
+    <t>8,3101</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>Birleşik Krallık</t>
   </si>
   <si>
-    <t>1,6366</t>
+    <t>1,7313</t>
   </si>
   <si>
     <t>GD</t>
   </si>
   <si>
     <t>Grenada</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>Gürcistan</t>
   </si>
   <si>
     <t>GH</t>
   </si>
   <si>
     <t>Gana</t>
   </si>
   <si>
     <t>GI</t>
   </si>
   <si>
     <t>Cebelitarık</t>
   </si>
   <si>
-    <t>3,5678</t>
+    <t>3,7742</t>
   </si>
   <si>
     <t>GL</t>
   </si>
   <si>
     <t>Grönland</t>
   </si>
   <si>
-    <t>0,5892</t>
+    <t>0,6233</t>
   </si>
   <si>
     <t>GM</t>
   </si>
   <si>
     <t>Gambiya</t>
   </si>
   <si>
-    <t>4,7723</t>
+    <t>5,0484</t>
   </si>
   <si>
     <t>GN</t>
   </si>
   <si>
     <t>Gine</t>
   </si>
   <si>
-    <t>4,9752</t>
+    <t>5,2631</t>
   </si>
   <si>
     <t>GP</t>
   </si>
   <si>
     <t>Guadeloupe</t>
   </si>
   <si>
-    <t>7,0046</t>
+    <t>7,4099</t>
   </si>
   <si>
     <t>GQ</t>
   </si>
   <si>
     <t>Ekvator Ginesi</t>
   </si>
   <si>
-    <t>4,2944</t>
+    <t>4,5429</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>Yunanistan</t>
   </si>
   <si>
     <t>GT</t>
   </si>
   <si>
     <t>Guatemala</t>
   </si>
   <si>
-    <t>5,3222</t>
+    <t>5,6301</t>
   </si>
   <si>
     <t>GW</t>
   </si>
   <si>
     <t>Gine-Bissau</t>
   </si>
   <si>
-    <t>5,0014</t>
+    <t>5,2908</t>
   </si>
   <si>
     <t>GY</t>
   </si>
   <si>
     <t>Guyana</t>
   </si>
   <si>
     <t>HK</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>HN</t>
   </si>
   <si>
     <t>Honduras</t>
   </si>
   <si>
-    <t>3,7576</t>
+    <t>3,975</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Hırvatistan</t>
   </si>
   <si>
     <t>HT</t>
   </si>
   <si>
     <t>Haiti</t>
   </si>
   <si>
-    <t>6,4416</t>
+    <t>6,8143</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Macaristan</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Endonezya</t>
   </si>
   <si>
-    <t>11,5543</t>
+    <t>12,2228</t>
   </si>
   <si>
     <t>IE</t>
   </si>
   <si>
     <t>İrlanda</t>
   </si>
   <si>
     <t>IL</t>
   </si>
   <si>
     <t>İsrail</t>
   </si>
   <si>
-    <t>8,2091</t>
+    <t>8,6841</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>Hindistan</t>
   </si>
   <si>
-    <t>2,5531</t>
+    <t>2,7008</t>
   </si>
   <si>
     <t>IQ</t>
   </si>
   <si>
     <t>Irak</t>
   </si>
   <si>
-    <t>6,8017</t>
+    <t>7,1952</t>
   </si>
   <si>
     <t>IR</t>
   </si>
   <si>
     <t>İran, İslam Cumhuriyeti</t>
   </si>
   <si>
-    <t>9,8457</t>
+    <t>10,4153</t>
   </si>
   <si>
     <t>IS</t>
   </si>
   <si>
     <t>İzlanda</t>
   </si>
   <si>
-    <t>2,9459</t>
+    <t>3,1163</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>İtalya</t>
   </si>
   <si>
-    <t>2,2389</t>
+    <t>2,3684</t>
   </si>
   <si>
     <t>JM</t>
   </si>
   <si>
     <t>Jamaika</t>
   </si>
   <si>
-    <t>2,6185</t>
+    <t>2,77</t>
   </si>
   <si>
     <t>JO</t>
   </si>
   <si>
     <t>Ürdün</t>
   </si>
   <si>
-    <t>7,5283</t>
+    <t>7,9639</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>Japonya</t>
   </si>
   <si>
-    <t>2,4222</t>
+    <t>2,5623</t>
   </si>
   <si>
     <t>KE</t>
   </si>
   <si>
     <t>Kenya</t>
   </si>
   <si>
-    <t>9,2958</t>
+    <t>9,8336</t>
   </si>
   <si>
     <t>KG</t>
   </si>
   <si>
     <t>Kırgızistan</t>
   </si>
   <si>
     <t>KH</t>
   </si>
   <si>
     <t>Kamboçya</t>
   </si>
   <si>
     <t>KI</t>
   </si>
   <si>
     <t>Kiribati</t>
   </si>
   <si>
     <t>KM</t>
   </si>
   <si>
     <t>Komorlar</t>
   </si>
   <si>
-    <t>3,2732</t>
+    <t>3,4625</t>
   </si>
   <si>
     <t>KN</t>
   </si>
   <si>
     <t>Saint Kitts ve Nevis</t>
   </si>
   <si>
-    <t>3,0244</t>
+    <t>3,1994</t>
   </si>
   <si>
     <t>KP</t>
   </si>
   <si>
     <t>Kore Demokratik Halk Cumhuriyeti</t>
   </si>
   <si>
     <t>KR</t>
   </si>
   <si>
     <t>Kore Cumhuriyeti</t>
   </si>
   <si>
-    <t>1,0474</t>
+    <t>1,108</t>
   </si>
   <si>
     <t>KW</t>
   </si>
   <si>
     <t>Kuveyt</t>
   </si>
   <si>
-    <t>7,3319</t>
+    <t>7,7561</t>
   </si>
   <si>
     <t>KY</t>
   </si>
   <si>
     <t>Cayman Adaları</t>
   </si>
   <si>
     <t>LA</t>
   </si>
   <si>
     <t>Lao Halkı'nın Demokratik Cumhuriyeti</t>
   </si>
   <si>
-    <t>2,193</t>
+    <t>2,3199</t>
   </si>
   <si>
     <t>LB</t>
   </si>
   <si>
     <t>Lübnan</t>
   </si>
   <si>
-    <t>5,7281</t>
+    <t>6,0595</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>Saint Lucia</t>
   </si>
   <si>
     <t>LI</t>
   </si>
   <si>
     <t>Lihtenştayn</t>
   </si>
   <si>
-    <t>2,0948</t>
+    <t>2,216</t>
   </si>
   <si>
     <t>LK</t>
   </si>
   <si>
     <t>Sri Lanka</t>
   </si>
   <si>
-    <t>8,6412</t>
+    <t>9,1411</t>
   </si>
   <si>
     <t>LR</t>
   </si>
   <si>
     <t>Liberya</t>
   </si>
   <si>
-    <t>3,8558</t>
+    <t>4,0789</t>
   </si>
   <si>
     <t>LS</t>
   </si>
   <si>
     <t>Lesotho</t>
   </si>
   <si>
-    <t>6,5136</t>
+    <t>6,8905</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>Litvanya</t>
   </si>
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>Lüksemburg</t>
   </si>
   <si>
-    <t>4,0064</t>
+    <t>4,2382</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>Letonya</t>
   </si>
   <si>
-    <t>1,9639</t>
+    <t>2,0775</t>
   </si>
   <si>
     <t>LY</t>
   </si>
   <si>
     <t>Libya</t>
   </si>
   <si>
-    <t>8,5954</t>
+    <t>9,0927</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Fas</t>
   </si>
   <si>
-    <t>4,877</t>
+    <t>5,1592</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Monako</t>
   </si>
   <si>
     <t>MD</t>
   </si>
   <si>
     <t>Moldova, Cumhuriyeti</t>
   </si>
   <si>
     <t>ME</t>
   </si>
   <si>
     <t>Karadağ</t>
   </si>
   <si>
-    <t>4,2551</t>
+    <t>4,5013</t>
   </si>
   <si>
     <t>MG</t>
   </si>
   <si>
     <t>Madagaskar</t>
   </si>
   <si>
-    <t>10,1469</t>
+    <t>10,7339</t>
   </si>
   <si>
     <t>MH</t>
   </si>
   <si>
     <t>Marşal Adaları</t>
   </si>
   <si>
     <t>MK</t>
   </si>
   <si>
     <t>Makedonya, Eski Yugoslav Cumhuriyeti</t>
   </si>
   <si>
-    <t>1,2045</t>
+    <t>1,2742</t>
   </si>
   <si>
     <t>ML</t>
   </si>
   <si>
     <t>Mali</t>
   </si>
   <si>
     <t>MM</t>
   </si>
   <si>
     <t>Myanmar</t>
   </si>
   <si>
-    <t>9,7475</t>
+    <t>10,3115</t>
   </si>
   <si>
     <t>MN</t>
   </si>
   <si>
     <t>Moğolistan</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Macao</t>
   </si>
   <si>
     <t>MQ</t>
   </si>
   <si>
     <t>Martinik</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t>Moritanya</t>
   </si>
   <si>
-    <t>7,201</t>
+    <t>7,6176</t>
   </si>
   <si>
     <t>MS</t>
   </si>
   <si>
     <t>Montserrat</t>
   </si>
   <si>
     <t>MT</t>
   </si>
   <si>
     <t>Malta</t>
   </si>
   <si>
-    <t>2,8673</t>
+    <t>3,0332</t>
   </si>
   <si>
     <t>MU</t>
   </si>
   <si>
     <t>Mauritius</t>
   </si>
   <si>
-    <t>5,9637</t>
+    <t>6,3088</t>
   </si>
   <si>
     <t>MV</t>
   </si>
   <si>
     <t>Maldivler</t>
   </si>
   <si>
-    <t>3,4303</t>
+    <t>3,6288</t>
   </si>
   <si>
     <t>MW</t>
   </si>
   <si>
     <t>Malawi</t>
   </si>
   <si>
-    <t>6,219</t>
+    <t>6,5788</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>Meksika</t>
   </si>
   <si>
-    <t>1,1456</t>
+    <t>1,2119</t>
   </si>
   <si>
     <t>MY</t>
   </si>
   <si>
     <t>Malezya</t>
   </si>
   <si>
-    <t>4,5825</t>
+    <t>4,8476</t>
   </si>
   <si>
     <t>MZ</t>
   </si>
   <si>
     <t>Mozambik</t>
   </si>
   <si>
-    <t>2,0294</t>
+    <t>2,1468</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>Namibya</t>
   </si>
   <si>
-    <t>2,2258</t>
+    <t>2,3545</t>
   </si>
   <si>
     <t>NC</t>
   </si>
   <si>
     <t>Yeni Kaledonya</t>
   </si>
   <si>
     <t>NE</t>
   </si>
   <si>
     <t>Nijer</t>
   </si>
   <si>
     <t>NG</t>
   </si>
   <si>
     <t>Nijerya</t>
   </si>
   <si>
-    <t>8,8376</t>
+    <t>9,3489</t>
   </si>
   <si>
     <t>NI</t>
   </si>
   <si>
     <t>Nikaragua</t>
   </si>
   <si>
-    <t>3,9605</t>
+    <t>4,1897</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>Hollanda</t>
   </si>
   <si>
-    <t>3,9933</t>
+    <t>4,2243</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Norveç</t>
   </si>
   <si>
     <t>NP</t>
   </si>
   <si>
     <t>Nepal</t>
   </si>
   <si>
-    <t>8,89</t>
+    <t>9,4043</t>
   </si>
   <si>
     <t>NR</t>
   </si>
   <si>
     <t>Nauru</t>
   </si>
   <si>
     <t>NZ</t>
   </si>
   <si>
     <t>Yeni Zelanda</t>
   </si>
   <si>
     <t>OM</t>
   </si>
   <si>
     <t>Umman</t>
   </si>
   <si>
-    <t>5,0407</t>
+    <t>5,3323</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
     <t>Panama</t>
   </si>
   <si>
-    <t>6,4743</t>
+    <t>6,8489</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Peru</t>
   </si>
   <si>
     <t>PF</t>
   </si>
   <si>
     <t>Fransız Polinezyası</t>
   </si>
   <si>
-    <t>4,3533</t>
+    <t>4,6052</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Papua Yeni Gine</t>
   </si>
   <si>
-    <t>5,8721</t>
+    <t>6,2118</t>
   </si>
   <si>
     <t>PH</t>
   </si>
   <si>
     <t>Filipinler</t>
   </si>
   <si>
     <t>PK</t>
   </si>
   <si>
     <t>Pakistan</t>
   </si>
   <si>
-    <t>9,9832</t>
+    <t>10,5608</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Polonya</t>
   </si>
   <si>
-    <t>1,3093</t>
+    <t>1,385</t>
   </si>
   <si>
     <t>PM</t>
   </si>
   <si>
     <t>Saint Pierre ve Miquelon</t>
   </si>
   <si>
-    <t>5,368</t>
+    <t>5,6786</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Porto Riko</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Portekiz</t>
   </si>
   <si>
     <t>PW</t>
   </si>
   <si>
     <t>Palau</t>
   </si>
   <si>
     <t>PY</t>
   </si>
   <si>
     <t>Paraguay</t>
   </si>
   <si>
-    <t>3,2012</t>
+    <t>3,3864</t>
   </si>
   <si>
     <t>QA</t>
   </si>
   <si>
     <t>Katar</t>
   </si>
   <si>
     <t>RE</t>
   </si>
   <si>
     <t>Mayotte</t>
   </si>
   <si>
-    <t>8,2222</t>
+    <t>8,6979</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Romanya</t>
   </si>
   <si>
-    <t>2,3567</t>
+    <t>2,493</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Sırbistan</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Rusya Federasyonu</t>
   </si>
   <si>
-    <t>21,1447</t>
+    <t>22,3681</t>
   </si>
   <si>
     <t>RW</t>
   </si>
   <si>
     <t>Ruanda</t>
   </si>
   <si>
-    <t>6,4482</t>
+    <t>6,8212</t>
   </si>
   <si>
     <t>SA</t>
   </si>
   <si>
     <t>Suudi Arabistan</t>
   </si>
   <si>
     <t>SB</t>
   </si>
   <si>
     <t>Solomon Adaları</t>
   </si>
   <si>
-    <t>2,6513</t>
+    <t>2,8047</t>
   </si>
   <si>
     <t>SC</t>
   </si>
   <si>
     <t>Seyşeller</t>
   </si>
   <si>
-    <t>3,0441</t>
+    <t>3,2202</t>
   </si>
   <si>
     <t>SD</t>
   </si>
   <si>
     <t>Sudan</t>
   </si>
   <si>
-    <t>7,4628</t>
+    <t>7,8946</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>İsveç</t>
   </si>
   <si>
     <t>SG</t>
   </si>
   <si>
     <t>Singapur</t>
   </si>
   <si>
-    <t>1,7021</t>
+    <t>1,8005</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Slovenya</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Slovakya</t>
   </si>
   <si>
-    <t>2,6578</t>
+    <t>2,8116</t>
   </si>
   <si>
     <t>SL</t>
   </si>
   <si>
     <t>Sierra Leone</t>
   </si>
   <si>
-    <t>4,4843</t>
+    <t>4,7437</t>
   </si>
   <si>
     <t>SM</t>
   </si>
   <si>
     <t>San Marino</t>
   </si>
   <si>
     <t>SN</t>
   </si>
   <si>
     <t>Senegal</t>
   </si>
   <si>
     <t>SO</t>
   </si>
   <si>
     <t>Somali</t>
   </si>
   <si>
-    <t>7,9866</t>
+    <t>8,4486</t>
   </si>
   <si>
     <t>SR</t>
   </si>
   <si>
     <t>Surinam</t>
   </si>
   <si>
-    <t>6,9391</t>
+    <t>7,3406</t>
   </si>
   <si>
     <t>ST</t>
   </si>
   <si>
     <t>Sao Tome ve Principe</t>
   </si>
   <si>
-    <t>4,3206</t>
+    <t>4,5706</t>
   </si>
   <si>
     <t>SV</t>
   </si>
   <si>
     <t>El Salvador</t>
   </si>
   <si>
     <t>SY</t>
   </si>
   <si>
     <t>Suriye Arap Cumhuriyeti</t>
   </si>
   <si>
-    <t>10,1338</t>
+    <t>10,7201</t>
   </si>
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>Svaziland</t>
   </si>
   <si>
-    <t>4,2159</t>
+    <t>4,4598</t>
   </si>
   <si>
     <t>TD</t>
   </si>
   <si>
     <t>Çad</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>Togo</t>
   </si>
   <si>
-    <t>2,3894</t>
+    <t>2,5277</t>
   </si>
   <si>
     <t>TH</t>
   </si>
   <si>
     <t>Tayland</t>
   </si>
   <si>
-    <t>0,9165</t>
+    <t>0,9695</t>
   </si>
   <si>
     <t>TJ</t>
   </si>
   <si>
     <t>Tacikistan</t>
   </si>
   <si>
-    <t>10,8015</t>
+    <t>11,4264</t>
   </si>
   <si>
     <t>TL</t>
   </si>
   <si>
     <t>Timor-Leste</t>
   </si>
   <si>
     <t>TM</t>
   </si>
   <si>
     <t>Türkmenistan</t>
   </si>
   <si>
     <t>TN</t>
   </si>
   <si>
     <t>Tunus</t>
   </si>
   <si>
-    <t>8,4121</t>
+    <t>8,8988</t>
   </si>
   <si>
     <t>TO</t>
   </si>
   <si>
     <t>Tonga</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Türkiye</t>
   </si>
   <si>
-    <t>0,3993</t>
+    <t>0,4224</t>
   </si>
   <si>
     <t>TT</t>
   </si>
   <si>
     <t>Trinidad ve Tobago</t>
   </si>
   <si>
-    <t>2,5203</t>
+    <t>2,6662</t>
   </si>
   <si>
     <t>TW</t>
   </si>
   <si>
     <t>Tayvan</t>
   </si>
   <si>
-    <t>5,0865</t>
+    <t>5,3808</t>
   </si>
   <si>
     <t>TZ</t>
   </si>
   <si>
     <t>Tanzanya Birleşik Cumhuriyeti</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Ukrayna</t>
   </si>
   <si>
     <t>UG</t>
   </si>
   <si>
     <t>Uganda</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>Amerika Birleşik Devletleri</t>
   </si>
   <si>
     <t>UY</t>
   </si>
   <si>
     <t>Uruguay</t>
   </si>
   <si>
-    <t>2,2061</t>
+    <t>2,3338</t>
   </si>
   <si>
     <t>UZ</t>
   </si>
   <si>
     <t>Özbekistan</t>
   </si>
   <si>
-    <t>11,4561</t>
+    <t>12,1189</t>
   </si>
   <si>
     <t>VC</t>
   </si>
   <si>
     <t>Saint Vincent ve Grenadinler</t>
   </si>
   <si>
-    <t>2,7495</t>
+    <t>2,9085</t>
   </si>
   <si>
     <t>VE</t>
   </si>
   <si>
     <t>Venezuela</t>
   </si>
   <si>
-    <t>3,3714</t>
+    <t>3,5664</t>
   </si>
   <si>
     <t>VG</t>
   </si>
   <si>
     <t>İngiliz Virgin Adaları</t>
   </si>
   <si>
     <t>VI</t>
   </si>
   <si>
     <t>ABD Virgin Adaları</t>
   </si>
   <si>
     <t>VN</t>
   </si>
   <si>
     <t>Viet Nam</t>
   </si>
   <si>
-    <t>5,4989</t>
+    <t>5,8171</t>
   </si>
   <si>
     <t>VU</t>
   </si>
   <si>
     <t>Vanuatu</t>
   </si>
   <si>
-    <t>5,859</t>
+    <t>6,198</t>
   </si>
   <si>
     <t>WS</t>
   </si>
   <si>
     <t>Samoa</t>
   </si>
   <si>
-    <t>5,8066</t>
+    <t>6,1426</t>
   </si>
   <si>
     <t>YE</t>
   </si>
   <si>
     <t>Yemen</t>
   </si>
   <si>
-    <t>9,034</t>
+    <t>9,5566</t>
   </si>
   <si>
     <t>ZA</t>
   </si>
   <si>
     <t>Güney Afrika</t>
   </si>
   <si>
-    <t>0,7856</t>
+    <t>0,831</t>
   </si>
   <si>
     <t>ZM</t>
   </si>
   <si>
     <t>Zambiya</t>
   </si>
   <si>
     <t>ZW</t>
   </si>
   <si>
     <t>Zimbabve</t>
   </si>
   <si>
-    <t>7,8884</t>
+    <t>8,3447</t>
   </si>
   <si>
     <t>TC</t>
   </si>
   <si>
     <t>Turks ve Caicos Adaları</t>
   </si>
   <si>
-    <t>4,0391</t>
+    <t>4,2728</t>
   </si>
   <si>
     <t>AS</t>
   </si>
   <si>
     <t>Amerikan Samoası</t>
   </si>
   <si>
-    <t>1,1129</t>
+    <t>1,1773</t>
   </si>
   <si>
     <t>KZ</t>
   </si>
   <si>
     <t>Kazakistan</t>
   </si>
   <si>
     <t>PS</t>
   </si>
   <si>
     <t>Devletin Filistin</t>
   </si>
   <si>
-    <t>13,2236</t>
+    <t>13,9887</t>
   </si>
   <si>
     <t>WF</t>
   </si>
   <si>
     <t>Wallis ve Futuna</t>
   </si>
   <si>
     <t>XK</t>
   </si>
   <si>
     <t>Kosova</t>
   </si>
   <si>
     <t>SX</t>
   </si>
   <si>
     <t>Sint Maarten (Hollandaca bölümü)</t>
   </si>
   <si>
-    <t>0,6546</t>
+    <t>0,6925</t>
   </si>
   <si>
     <t>ZZ</t>
   </si>
   <si>
     <t>TV</t>
   </si>
   <si>
     <t>Tuvalu</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>