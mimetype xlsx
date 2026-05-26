--- v1 (2026-04-02)
+++ v2 (2026-05-26)
@@ -32,1845 +32,1845 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="608">
   <si>
     <t>Sıra No</t>
   </si>
   <si>
     <t>Ülke Kodu</t>
   </si>
   <si>
     <t>Ülke Adı</t>
   </si>
   <si>
     <t>Birim Tutar (TRY)</t>
   </si>
   <si>
     <t>AD</t>
   </si>
   <si>
     <t>Andorra</t>
   </si>
   <si>
-    <t>2,8462</t>
+    <t>2,9256</t>
   </si>
   <si>
     <t>AE</t>
   </si>
   <si>
     <t>Birleşik Arap Emirlikleri</t>
   </si>
   <si>
-    <t>5,0553</t>
+    <t>5,1964</t>
   </si>
   <si>
     <t>AF</t>
   </si>
   <si>
     <t>Afganistan</t>
   </si>
   <si>
-    <t>9,6951</t>
+    <t>9,9657</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>Antigua ve Barbuda</t>
   </si>
   <si>
-    <t>2,4861</t>
+    <t>2,5555</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>Anguilla</t>
   </si>
   <si>
-    <t>2,4169</t>
+    <t>2,4843</t>
   </si>
   <si>
     <t>AL</t>
   </si>
   <si>
     <t>Arnavutluk</t>
   </si>
   <si>
-    <t>3,331</t>
+    <t>3,4239</t>
   </si>
   <si>
     <t>AM</t>
   </si>
   <si>
     <t>Ermenistan</t>
   </si>
   <si>
-    <t>6,2672</t>
+    <t>6,4421</t>
   </si>
   <si>
     <t>AO</t>
   </si>
   <si>
     <t>Angora</t>
   </si>
   <si>
-    <t>5,0207</t>
+    <t>5,1608</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>Arjantin</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>Avusturya</t>
   </si>
   <si>
-    <t>2,8808</t>
+    <t>2,9612</t>
   </si>
   <si>
     <t>AU</t>
   </si>
   <si>
     <t>Avustralya</t>
   </si>
   <si>
-    <t>1,6759</t>
+    <t>1,7226</t>
   </si>
   <si>
     <t>AW</t>
   </si>
   <si>
     <t>Aruba</t>
   </si>
   <si>
-    <t>6,9043</t>
+    <t>7,097</t>
   </si>
   <si>
     <t>AZ</t>
   </si>
   <si>
     <t>Azerbaycan</t>
   </si>
   <si>
-    <t>13,8502</t>
+    <t>14,2367</t>
   </si>
   <si>
     <t>BA</t>
   </si>
   <si>
     <t>Bosna Hersek</t>
   </si>
   <si>
-    <t>2,9432</t>
+    <t>3,0253</t>
   </si>
   <si>
     <t>BB</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
-    <t>2,6315</t>
+    <t>2,705</t>
   </si>
   <si>
     <t>BD</t>
   </si>
   <si>
     <t>Bangladeş</t>
   </si>
   <si>
-    <t>13,1508</t>
+    <t>13,5177</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>Belçika</t>
   </si>
   <si>
-    <t>4,6467</t>
+    <t>4,7764</t>
   </si>
   <si>
     <t>BF</t>
   </si>
   <si>
     <t>Burkina Faso</t>
   </si>
   <si>
-    <t>3,2963</t>
+    <t>3,3883</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Bulgaristan</t>
   </si>
   <si>
-    <t>6,2326</t>
+    <t>6,4065</t>
   </si>
   <si>
     <t>BH</t>
   </si>
   <si>
     <t>Bahreyn</t>
   </si>
   <si>
-    <t>1,1842</t>
+    <t>1,2172</t>
   </si>
   <si>
     <t>BI</t>
   </si>
   <si>
     <t>Burundi</t>
   </si>
   <si>
-    <t>8,8641</t>
+    <t>9,1115</t>
   </si>
   <si>
     <t>BJ</t>
   </si>
   <si>
     <t>Benin</t>
   </si>
   <si>
-    <t>5,7825</t>
+    <t>5,9438</t>
   </si>
   <si>
     <t>BM</t>
   </si>
   <si>
     <t>Bermuda</t>
   </si>
   <si>
-    <t>6,7173</t>
+    <t>6,9048</t>
   </si>
   <si>
     <t>BN</t>
   </si>
   <si>
     <t>Brunei Darussalam</t>
   </si>
   <si>
-    <t>1,4543</t>
+    <t>1,4949</t>
   </si>
   <si>
     <t>BO</t>
   </si>
   <si>
     <t>Bolivya</t>
   </si>
   <si>
-    <t>5,4362</t>
+    <t>5,5879</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Brezilya</t>
   </si>
   <si>
-    <t>0,8379</t>
+    <t>0,8613</t>
   </si>
   <si>
     <t>BS</t>
   </si>
   <si>
     <t>Bahamalar</t>
   </si>
   <si>
-    <t>2,4515</t>
+    <t>2,5199</t>
   </si>
   <si>
     <t>BT</t>
   </si>
   <si>
     <t>Butan</t>
   </si>
   <si>
-    <t>11,3225</t>
+    <t>11,6385</t>
   </si>
   <si>
     <t>BW</t>
   </si>
   <si>
     <t>Botsvana</t>
   </si>
   <si>
-    <t>4,1204</t>
+    <t>4,2354</t>
   </si>
   <si>
     <t>BY</t>
   </si>
   <si>
     <t>Belarus</t>
   </si>
   <si>
-    <t>9,0026</t>
+    <t>9,2538</t>
   </si>
   <si>
     <t>BZ</t>
   </si>
   <si>
     <t>Belize</t>
   </si>
   <si>
-    <t>6,2257</t>
+    <t>6,3994</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Kanada</t>
   </si>
   <si>
-    <t>1,3919</t>
+    <t>1,4308</t>
   </si>
   <si>
     <t>CD</t>
   </si>
   <si>
     <t>Kongo Demokratik Cumhuriyeti</t>
   </si>
   <si>
-    <t>6,4057</t>
+    <t>6,5845</t>
   </si>
   <si>
     <t>CF</t>
   </si>
   <si>
     <t>Orta Afrika Cumhuriyeti</t>
   </si>
   <si>
-    <t>3,7603</t>
+    <t>3,8653</t>
   </si>
   <si>
     <t>CG</t>
   </si>
   <si>
     <t>Kongo</t>
   </si>
   <si>
-    <t>6,6827</t>
+    <t>6,8692</t>
   </si>
   <si>
     <t>CH</t>
   </si>
   <si>
     <t>İsviçre</t>
   </si>
   <si>
-    <t>3,2894</t>
+    <t>3,3812</t>
   </si>
   <si>
     <t>CI</t>
   </si>
   <si>
     <t>Fildişi Sahili</t>
   </si>
   <si>
-    <t>6,1287</t>
+    <t>6,2997</t>
   </si>
   <si>
     <t>CK</t>
   </si>
   <si>
     <t>Cook Adaları</t>
   </si>
   <si>
-    <t>3,8088</t>
+    <t>3,9151</t>
   </si>
   <si>
     <t>CL</t>
   </si>
   <si>
     <t>Şili</t>
   </si>
   <si>
-    <t>2,2922</t>
+    <t>2,3562</t>
   </si>
   <si>
     <t>CM</t>
   </si>
   <si>
     <t>Kamerun</t>
   </si>
   <si>
-    <t>7,2021</t>
+    <t>7,4031</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>Çin</t>
   </si>
   <si>
-    <t>1,3158</t>
+    <t>1,3525</t>
   </si>
   <si>
     <t>CO</t>
   </si>
   <si>
     <t>Kolombiya</t>
   </si>
   <si>
-    <t>0,7618</t>
+    <t>0,783</t>
   </si>
   <si>
     <t>CR</t>
   </si>
   <si>
     <t>Kosta Rika</t>
   </si>
   <si>
-    <t>1,6482</t>
+    <t>1,6942</t>
   </si>
   <si>
     <t>CU</t>
   </si>
   <si>
     <t>Küba</t>
   </si>
   <si>
-    <t>3,6011</t>
+    <t>3,7015</t>
   </si>
   <si>
     <t>CV</t>
   </si>
   <si>
     <t>Cape Verde</t>
   </si>
   <si>
-    <t>5,2977</t>
+    <t>5,4455</t>
   </si>
   <si>
     <t>CW</t>
   </si>
   <si>
     <t>Curacao</t>
   </si>
   <si>
-    <t>6,7866</t>
+    <t>6,976</t>
   </si>
   <si>
     <t>CY</t>
   </si>
   <si>
     <t>Kıbrıs</t>
   </si>
   <si>
-    <t>0,8795</t>
+    <t>0,904</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Çek Cumhuriyeti</t>
   </si>
   <si>
-    <t>2,6038</t>
+    <t>2,6765</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Almanya</t>
   </si>
   <si>
-    <t>4,2589</t>
+    <t>4,3778</t>
   </si>
   <si>
     <t>DJ</t>
   </si>
   <si>
     <t>Cibuti</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Danimarka</t>
   </si>
   <si>
-    <t>2,6454</t>
+    <t>2,7192</t>
   </si>
   <si>
     <t>DM</t>
   </si>
   <si>
     <t>Dominika</t>
   </si>
   <si>
-    <t>2,8393</t>
+    <t>2,9185</t>
   </si>
   <si>
     <t>DO</t>
   </si>
   <si>
     <t>Dominik Cumhuriyeti</t>
   </si>
   <si>
-    <t>3,9473</t>
+    <t>4,0575</t>
   </si>
   <si>
     <t>DZ</t>
   </si>
   <si>
     <t>Cezayir</t>
   </si>
   <si>
-    <t>8,968</t>
+    <t>9,2183</t>
   </si>
   <si>
     <t>EC</t>
   </si>
   <si>
     <t>Ekvador</t>
   </si>
   <si>
-    <t>18,8016</t>
+    <t>19,3263</t>
   </si>
   <si>
     <t>EE</t>
   </si>
   <si>
     <t>Estonya</t>
   </si>
   <si>
-    <t>2,5969</t>
+    <t>2,6694</t>
   </si>
   <si>
     <t>EG</t>
   </si>
   <si>
     <t>Mısır</t>
   </si>
   <si>
-    <t>9,3904</t>
+    <t>9,6525</t>
   </si>
   <si>
     <t>ER</t>
   </si>
   <si>
     <t>Eritre</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>ispanya</t>
   </si>
   <si>
-    <t>2,2299</t>
+    <t>2,2921</t>
   </si>
   <si>
     <t>ET</t>
   </si>
   <si>
     <t>Etiyopya</t>
   </si>
   <si>
-    <t>6,6481</t>
+    <t>6,8336</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Finlandiya</t>
   </si>
   <si>
-    <t>2,6939</t>
+    <t>2,769</t>
   </si>
   <si>
     <t>FJ</t>
   </si>
   <si>
     <t>Fiji</t>
   </si>
   <si>
-    <t>6,1633</t>
+    <t>6,3353</t>
   </si>
   <si>
     <t>FK</t>
   </si>
   <si>
     <t>Falkland Adaları (Malvinas)</t>
   </si>
   <si>
-    <t>3,6218</t>
+    <t>3,7229</t>
   </si>
   <si>
     <t>FM</t>
   </si>
   <si>
     <t>Mikronezya, Federe Devletleri</t>
   </si>
   <si>
-    <t>4,1551</t>
+    <t>4,271</t>
   </si>
   <si>
     <t>FO</t>
   </si>
   <si>
     <t>Faroe Adaları</t>
   </si>
   <si>
-    <t>1,662</t>
+    <t>1,7084</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>Fransa</t>
   </si>
   <si>
-    <t>2,7354</t>
+    <t>2,8117</t>
   </si>
   <si>
     <t>GA</t>
   </si>
   <si>
     <t>Gabon</t>
   </si>
   <si>
-    <t>8,3101</t>
+    <t>8,542</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>Birleşik Krallık</t>
   </si>
   <si>
-    <t>1,7313</t>
+    <t>1,7796</t>
   </si>
   <si>
     <t>GD</t>
   </si>
   <si>
     <t>Grenada</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>Gürcistan</t>
   </si>
   <si>
     <t>GH</t>
   </si>
   <si>
     <t>Gana</t>
   </si>
   <si>
     <t>GI</t>
   </si>
   <si>
     <t>Cebelitarık</t>
   </si>
   <si>
-    <t>3,7742</t>
+    <t>3,8795</t>
   </si>
   <si>
     <t>GL</t>
   </si>
   <si>
     <t>Grönland</t>
   </si>
   <si>
-    <t>0,6233</t>
+    <t>0,6407</t>
   </si>
   <si>
     <t>GM</t>
   </si>
   <si>
     <t>Gambiya</t>
   </si>
   <si>
-    <t>5,0484</t>
+    <t>5,1893</t>
   </si>
   <si>
     <t>GN</t>
   </si>
   <si>
     <t>Gine</t>
   </si>
   <si>
-    <t>5,2631</t>
+    <t>5,4099</t>
   </si>
   <si>
     <t>GP</t>
   </si>
   <si>
     <t>Guadeloupe</t>
   </si>
   <si>
-    <t>7,4099</t>
+    <t>7,6166</t>
   </si>
   <si>
     <t>GQ</t>
   </si>
   <si>
     <t>Ekvator Ginesi</t>
   </si>
   <si>
-    <t>4,5429</t>
+    <t>4,6696</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>Yunanistan</t>
   </si>
   <si>
     <t>GT</t>
   </si>
   <si>
     <t>Guatemala</t>
   </si>
   <si>
-    <t>5,6301</t>
+    <t>5,7872</t>
   </si>
   <si>
     <t>GW</t>
   </si>
   <si>
     <t>Gine-Bissau</t>
   </si>
   <si>
-    <t>5,2908</t>
+    <t>5,4384</t>
   </si>
   <si>
     <t>GY</t>
   </si>
   <si>
     <t>Guyana</t>
   </si>
   <si>
     <t>HK</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>HN</t>
   </si>
   <si>
     <t>Honduras</t>
   </si>
   <si>
-    <t>3,975</t>
+    <t>4,0859</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Hırvatistan</t>
   </si>
   <si>
     <t>HT</t>
   </si>
   <si>
     <t>Haiti</t>
   </si>
   <si>
-    <t>6,8143</t>
+    <t>7,0044</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Macaristan</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Endonezya</t>
   </si>
   <si>
-    <t>12,2228</t>
+    <t>12,5639</t>
   </si>
   <si>
     <t>IE</t>
   </si>
   <si>
     <t>İrlanda</t>
   </si>
   <si>
     <t>IL</t>
   </si>
   <si>
     <t>İsrail</t>
   </si>
   <si>
-    <t>8,6841</t>
+    <t>8,9264</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>Hindistan</t>
   </si>
   <si>
-    <t>2,7008</t>
+    <t>2,7762</t>
   </si>
   <si>
     <t>IQ</t>
   </si>
   <si>
     <t>Irak</t>
   </si>
   <si>
-    <t>7,1952</t>
+    <t>7,396</t>
   </si>
   <si>
     <t>IR</t>
   </si>
   <si>
     <t>İran, İslam Cumhuriyeti</t>
   </si>
   <si>
-    <t>10,4153</t>
+    <t>10,706</t>
   </si>
   <si>
     <t>IS</t>
   </si>
   <si>
     <t>İzlanda</t>
   </si>
   <si>
-    <t>3,1163</t>
+    <t>3,2033</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>İtalya</t>
   </si>
   <si>
-    <t>2,3684</t>
+    <t>2,4345</t>
   </si>
   <si>
     <t>JM</t>
   </si>
   <si>
     <t>Jamaika</t>
   </si>
   <si>
-    <t>2,77</t>
+    <t>2,8473</t>
   </si>
   <si>
     <t>JO</t>
   </si>
   <si>
     <t>Ürdün</t>
   </si>
   <si>
-    <t>7,9639</t>
+    <t>8,1861</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>Japonya</t>
   </si>
   <si>
-    <t>2,5623</t>
+    <t>2,6338</t>
   </si>
   <si>
     <t>KE</t>
   </si>
   <si>
     <t>Kenya</t>
   </si>
   <si>
-    <t>9,8336</t>
+    <t>10,108</t>
   </si>
   <si>
     <t>KG</t>
   </si>
   <si>
     <t>Kırgızistan</t>
   </si>
   <si>
     <t>KH</t>
   </si>
   <si>
     <t>Kamboçya</t>
   </si>
   <si>
     <t>KI</t>
   </si>
   <si>
     <t>Kiribati</t>
   </si>
   <si>
     <t>KM</t>
   </si>
   <si>
     <t>Komorlar</t>
   </si>
   <si>
-    <t>3,4625</t>
+    <t>3,5592</t>
   </si>
   <si>
     <t>KN</t>
   </si>
   <si>
     <t>Saint Kitts ve Nevis</t>
   </si>
   <si>
-    <t>3,1994</t>
+    <t>3,2887</t>
   </si>
   <si>
     <t>KP</t>
   </si>
   <si>
     <t>Kore Demokratik Halk Cumhuriyeti</t>
   </si>
   <si>
     <t>KR</t>
   </si>
   <si>
     <t>Kore Cumhuriyeti</t>
   </si>
   <si>
-    <t>1,108</t>
+    <t>1,1389</t>
   </si>
   <si>
     <t>KW</t>
   </si>
   <si>
     <t>Kuveyt</t>
   </si>
   <si>
-    <t>7,7561</t>
+    <t>7,9725</t>
   </si>
   <si>
     <t>KY</t>
   </si>
   <si>
     <t>Cayman Adaları</t>
   </si>
   <si>
     <t>LA</t>
   </si>
   <si>
     <t>Lao Halkı'nın Demokratik Cumhuriyeti</t>
   </si>
   <si>
-    <t>2,3199</t>
+    <t>2,3846</t>
   </si>
   <si>
     <t>LB</t>
   </si>
   <si>
     <t>Lübnan</t>
   </si>
   <si>
-    <t>6,0595</t>
+    <t>6,2285</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>Saint Lucia</t>
   </si>
   <si>
     <t>LI</t>
   </si>
   <si>
     <t>Lihtenştayn</t>
   </si>
   <si>
-    <t>2,216</t>
+    <t>2,2779</t>
   </si>
   <si>
     <t>LK</t>
   </si>
   <si>
     <t>Sri Lanka</t>
   </si>
   <si>
-    <t>9,1411</t>
+    <t>9,3962</t>
   </si>
   <si>
     <t>LR</t>
   </si>
   <si>
     <t>Liberya</t>
   </si>
   <si>
-    <t>4,0789</t>
+    <t>4,1927</t>
   </si>
   <si>
     <t>LS</t>
   </si>
   <si>
     <t>Lesotho</t>
   </si>
   <si>
-    <t>6,8905</t>
+    <t>7,0827</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>Litvanya</t>
   </si>
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>Lüksemburg</t>
   </si>
   <si>
-    <t>4,2382</t>
+    <t>4,3564</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>Letonya</t>
   </si>
   <si>
-    <t>2,0775</t>
+    <t>2,1355</t>
   </si>
   <si>
     <t>LY</t>
   </si>
   <si>
     <t>Libya</t>
   </si>
   <si>
-    <t>9,0927</t>
+    <t>9,3464</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Fas</t>
   </si>
   <si>
-    <t>5,1592</t>
+    <t>5,3032</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Monako</t>
   </si>
   <si>
     <t>MD</t>
   </si>
   <si>
     <t>Moldova, Cumhuriyeti</t>
   </si>
   <si>
     <t>ME</t>
   </si>
   <si>
     <t>Karadağ</t>
   </si>
   <si>
-    <t>4,5013</t>
+    <t>4,6269</t>
   </si>
   <si>
     <t>MG</t>
   </si>
   <si>
     <t>Madagaskar</t>
   </si>
   <si>
-    <t>10,7339</t>
+    <t>11,0334</t>
   </si>
   <si>
     <t>MH</t>
   </si>
   <si>
     <t>Marşal Adaları</t>
   </si>
   <si>
     <t>MK</t>
   </si>
   <si>
     <t>Makedonya, Eski Yugoslav Cumhuriyeti</t>
   </si>
   <si>
-    <t>1,2742</t>
+    <t>1,3098</t>
   </si>
   <si>
     <t>ML</t>
   </si>
   <si>
     <t>Mali</t>
   </si>
   <si>
     <t>MM</t>
   </si>
   <si>
     <t>Myanmar</t>
   </si>
   <si>
-    <t>10,3115</t>
+    <t>10,5992</t>
   </si>
   <si>
     <t>MN</t>
   </si>
   <si>
     <t>Moğolistan</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Macao</t>
   </si>
   <si>
     <t>MQ</t>
   </si>
   <si>
     <t>Martinik</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t>Moritanya</t>
   </si>
   <si>
-    <t>7,6176</t>
+    <t>7,8302</t>
   </si>
   <si>
     <t>MS</t>
   </si>
   <si>
     <t>Montserrat</t>
   </si>
   <si>
     <t>MT</t>
   </si>
   <si>
     <t>Malta</t>
   </si>
   <si>
-    <t>3,0332</t>
+    <t>3,1178</t>
   </si>
   <si>
     <t>MU</t>
   </si>
   <si>
     <t>Mauritius</t>
   </si>
   <si>
-    <t>6,3088</t>
+    <t>6,4848</t>
   </si>
   <si>
     <t>MV</t>
   </si>
   <si>
     <t>Maldivler</t>
   </si>
   <si>
-    <t>3,6288</t>
+    <t>3,73</t>
   </si>
   <si>
     <t>MW</t>
   </si>
   <si>
     <t>Malawi</t>
   </si>
   <si>
-    <t>6,5788</t>
+    <t>6,7624</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>Meksika</t>
   </si>
   <si>
-    <t>1,2119</t>
+    <t>1,2457</t>
   </si>
   <si>
     <t>MY</t>
   </si>
   <si>
     <t>Malezya</t>
   </si>
   <si>
-    <t>4,8476</t>
+    <t>4,9828</t>
   </si>
   <si>
     <t>MZ</t>
   </si>
   <si>
     <t>Mozambik</t>
   </si>
   <si>
-    <t>2,1468</t>
+    <t>2,2067</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>Namibya</t>
   </si>
   <si>
-    <t>2,3545</t>
+    <t>2,4202</t>
   </si>
   <si>
     <t>NC</t>
   </si>
   <si>
     <t>Yeni Kaledonya</t>
   </si>
   <si>
     <t>NE</t>
   </si>
   <si>
     <t>Nijer</t>
   </si>
   <si>
     <t>NG</t>
   </si>
   <si>
     <t>Nijerya</t>
   </si>
   <si>
-    <t>9,3489</t>
+    <t>9,6098</t>
   </si>
   <si>
     <t>NI</t>
   </si>
   <si>
     <t>Nikaragua</t>
   </si>
   <si>
-    <t>4,1897</t>
+    <t>4,3066</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>Hollanda</t>
   </si>
   <si>
-    <t>4,2243</t>
+    <t>4,3422</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Norveç</t>
   </si>
   <si>
     <t>NP</t>
   </si>
   <si>
     <t>Nepal</t>
   </si>
   <si>
-    <t>9,4043</t>
+    <t>9,6667</t>
   </si>
   <si>
     <t>NR</t>
   </si>
   <si>
     <t>Nauru</t>
   </si>
   <si>
     <t>NZ</t>
   </si>
   <si>
     <t>Yeni Zelanda</t>
   </si>
   <si>
     <t>OM</t>
   </si>
   <si>
     <t>Umman</t>
   </si>
   <si>
-    <t>5,3323</t>
+    <t>5,4811</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
     <t>Panama</t>
   </si>
   <si>
-    <t>6,8489</t>
+    <t>7,04</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Peru</t>
   </si>
   <si>
     <t>PF</t>
   </si>
   <si>
     <t>Fransız Polinezyası</t>
   </si>
   <si>
-    <t>4,6052</t>
+    <t>4,7337</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Papua Yeni Gine</t>
   </si>
   <si>
-    <t>6,2118</t>
+    <t>6,3852</t>
   </si>
   <si>
     <t>PH</t>
   </si>
   <si>
     <t>Filipinler</t>
   </si>
   <si>
     <t>PK</t>
   </si>
   <si>
     <t>Pakistan</t>
   </si>
   <si>
-    <t>10,5608</t>
+    <t>10,8555</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Polonya</t>
   </si>
   <si>
-    <t>1,385</t>
+    <t>1,4237</t>
   </si>
   <si>
     <t>PM</t>
   </si>
   <si>
     <t>Saint Pierre ve Miquelon</t>
   </si>
   <si>
-    <t>5,6786</t>
+    <t>5,837</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Porto Riko</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Portekiz</t>
   </si>
   <si>
     <t>PW</t>
   </si>
   <si>
     <t>Palau</t>
   </si>
   <si>
     <t>PY</t>
   </si>
   <si>
     <t>Paraguay</t>
   </si>
   <si>
-    <t>3,3864</t>
+    <t>3,4809</t>
   </si>
   <si>
     <t>QA</t>
   </si>
   <si>
     <t>Katar</t>
   </si>
   <si>
     <t>RE</t>
   </si>
   <si>
     <t>Mayotte</t>
   </si>
   <si>
-    <t>8,6979</t>
+    <t>8,9406</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Romanya</t>
   </si>
   <si>
-    <t>2,493</t>
+    <t>2,5626</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Sırbistan</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Rusya Federasyonu</t>
   </si>
   <si>
-    <t>22,3681</t>
+    <t>22,9922</t>
   </si>
   <si>
     <t>RW</t>
   </si>
   <si>
     <t>Ruanda</t>
   </si>
   <si>
-    <t>6,8212</t>
+    <t>7,0116</t>
   </si>
   <si>
     <t>SA</t>
   </si>
   <si>
     <t>Suudi Arabistan</t>
   </si>
   <si>
     <t>SB</t>
   </si>
   <si>
     <t>Solomon Adaları</t>
   </si>
   <si>
-    <t>2,8047</t>
+    <t>2,8829</t>
   </si>
   <si>
     <t>SC</t>
   </si>
   <si>
     <t>Seyşeller</t>
   </si>
   <si>
-    <t>3,2202</t>
+    <t>3,31</t>
   </si>
   <si>
     <t>SD</t>
   </si>
   <si>
     <t>Sudan</t>
   </si>
   <si>
-    <t>7,8946</t>
+    <t>8,1149</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>İsveç</t>
   </si>
   <si>
     <t>SG</t>
   </si>
   <si>
     <t>Singapur</t>
   </si>
   <si>
-    <t>1,8005</t>
+    <t>1,8508</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Slovenya</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Slovakya</t>
   </si>
   <si>
-    <t>2,8116</t>
+    <t>2,89</t>
   </si>
   <si>
     <t>SL</t>
   </si>
   <si>
     <t>Sierra Leone</t>
   </si>
   <si>
-    <t>4,7437</t>
+    <t>4,8761</t>
   </si>
   <si>
     <t>SM</t>
   </si>
   <si>
     <t>San Marino</t>
   </si>
   <si>
     <t>SN</t>
   </si>
   <si>
     <t>Senegal</t>
   </si>
   <si>
     <t>SO</t>
   </si>
   <si>
     <t>Somali</t>
   </si>
   <si>
-    <t>8,4486</t>
+    <t>8,6844</t>
   </si>
   <si>
     <t>SR</t>
   </si>
   <si>
     <t>Surinam</t>
   </si>
   <si>
-    <t>7,3406</t>
+    <t>7,5454</t>
   </si>
   <si>
     <t>ST</t>
   </si>
   <si>
     <t>Sao Tome ve Principe</t>
   </si>
   <si>
-    <t>4,5706</t>
+    <t>4,6981</t>
   </si>
   <si>
     <t>SV</t>
   </si>
   <si>
     <t>El Salvador</t>
   </si>
   <si>
     <t>SY</t>
   </si>
   <si>
     <t>Suriye Arap Cumhuriyeti</t>
   </si>
   <si>
-    <t>10,7201</t>
+    <t>11,0192</t>
   </si>
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>Svaziland</t>
   </si>
   <si>
-    <t>4,4598</t>
+    <t>4,5842</t>
   </si>
   <si>
     <t>TD</t>
   </si>
   <si>
     <t>Çad</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>Togo</t>
   </si>
   <si>
-    <t>2,5277</t>
+    <t>2,5982</t>
   </si>
   <si>
     <t>TH</t>
   </si>
   <si>
     <t>Tayland</t>
   </si>
   <si>
-    <t>0,9695</t>
+    <t>0,9966</t>
   </si>
   <si>
     <t>TJ</t>
   </si>
   <si>
     <t>Tacikistan</t>
   </si>
   <si>
-    <t>11,4264</t>
+    <t>11,7453</t>
   </si>
   <si>
     <t>TL</t>
   </si>
   <si>
     <t>Timor-Leste</t>
   </si>
   <si>
     <t>TM</t>
   </si>
   <si>
     <t>Türkmenistan</t>
   </si>
   <si>
     <t>TN</t>
   </si>
   <si>
     <t>Tunus</t>
   </si>
   <si>
-    <t>8,8988</t>
+    <t>9,1471</t>
   </si>
   <si>
     <t>TO</t>
   </si>
   <si>
     <t>Tonga</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Türkiye</t>
   </si>
   <si>
-    <t>0,4224</t>
+    <t>0,4342</t>
   </si>
   <si>
     <t>TT</t>
   </si>
   <si>
     <t>Trinidad ve Tobago</t>
   </si>
   <si>
-    <t>2,6662</t>
+    <t>2,7406</t>
   </si>
   <si>
     <t>TW</t>
   </si>
   <si>
     <t>Tayvan</t>
   </si>
   <si>
-    <t>5,3808</t>
+    <t>5,531</t>
   </si>
   <si>
     <t>TZ</t>
   </si>
   <si>
     <t>Tanzanya Birleşik Cumhuriyeti</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Ukrayna</t>
   </si>
   <si>
     <t>UG</t>
   </si>
   <si>
     <t>Uganda</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>Amerika Birleşik Devletleri</t>
   </si>
   <si>
     <t>UY</t>
   </si>
   <si>
     <t>Uruguay</t>
   </si>
   <si>
-    <t>2,3338</t>
+    <t>2,3989</t>
   </si>
   <si>
     <t>UZ</t>
   </si>
   <si>
     <t>Özbekistan</t>
   </si>
   <si>
-    <t>12,1189</t>
+    <t>12,4571</t>
   </si>
   <si>
     <t>VC</t>
   </si>
   <si>
     <t>Saint Vincent ve Grenadinler</t>
   </si>
   <si>
-    <t>2,9085</t>
+    <t>2,9897</t>
   </si>
   <si>
     <t>VE</t>
   </si>
   <si>
     <t>Venezuela</t>
   </si>
   <si>
-    <t>3,5664</t>
+    <t>3,6659</t>
   </si>
   <si>
     <t>VG</t>
   </si>
   <si>
     <t>İngiliz Virgin Adaları</t>
   </si>
   <si>
     <t>VI</t>
   </si>
   <si>
     <t>ABD Virgin Adaları</t>
   </si>
   <si>
     <t>VN</t>
   </si>
   <si>
     <t>Viet Nam</t>
   </si>
   <si>
-    <t>5,8171</t>
+    <t>5,9794</t>
   </si>
   <si>
     <t>VU</t>
   </si>
   <si>
     <t>Vanuatu</t>
   </si>
   <si>
-    <t>6,198</t>
+    <t>6,3709</t>
   </si>
   <si>
     <t>WS</t>
   </si>
   <si>
     <t>Samoa</t>
   </si>
   <si>
-    <t>6,1426</t>
+    <t>6,314</t>
   </si>
   <si>
     <t>YE</t>
   </si>
   <si>
     <t>Yemen</t>
   </si>
   <si>
-    <t>9,5566</t>
+    <t>9,8233</t>
   </si>
   <si>
     <t>ZA</t>
   </si>
   <si>
     <t>Güney Afrika</t>
   </si>
   <si>
-    <t>0,831</t>
+    <t>0,8542</t>
   </si>
   <si>
     <t>ZM</t>
   </si>
   <si>
     <t>Zambiya</t>
   </si>
   <si>
     <t>ZW</t>
   </si>
   <si>
     <t>Zimbabve</t>
   </si>
   <si>
-    <t>8,3447</t>
+    <t>8,5776</t>
   </si>
   <si>
     <t>TC</t>
   </si>
   <si>
     <t>Turks ve Caicos Adaları</t>
   </si>
   <si>
-    <t>4,2728</t>
+    <t>4,392</t>
   </si>
   <si>
     <t>AS</t>
   </si>
   <si>
     <t>Amerikan Samoası</t>
   </si>
   <si>
-    <t>1,1773</t>
+    <t>1,2101</t>
   </si>
   <si>
     <t>KZ</t>
   </si>
   <si>
     <t>Kazakistan</t>
   </si>
   <si>
     <t>PS</t>
   </si>
   <si>
     <t>Devletin Filistin</t>
   </si>
   <si>
-    <t>13,9887</t>
+    <t>14,379</t>
   </si>
   <si>
     <t>WF</t>
   </si>
   <si>
     <t>Wallis ve Futuna</t>
   </si>
   <si>
     <t>XK</t>
   </si>
   <si>
     <t>Kosova</t>
   </si>
   <si>
     <t>SX</t>
   </si>
   <si>
     <t>Sint Maarten (Hollandaca bölümü)</t>
   </si>
   <si>
-    <t>0,6925</t>
+    <t>0,7118</t>
   </si>
   <si>
     <t>ZZ</t>
   </si>
   <si>
     <t>TV</t>
   </si>
   <si>
     <t>Tuvalu</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>